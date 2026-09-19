--- v0 (2026-06-05)
+++ v1 (2026-09-19)
@@ -50,50 +50,83 @@
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>1010205/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Registro De Preços Para Eventual E Futura Contrata...</t>
   </si>
   <si>
     <t>M.A. AUTO POSTO AVENIDA LTDA
 05.535.350/0001-76</t>
   </si>
   <si>
     <t>23/06/2025
 172.300,00</t>
   </si>
   <si>
     <t>23/06/2025 a 31/12/2025</t>
   </si>
   <si>
+    <t>01000310/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de escritório de advocacia com notória...</t>
+  </si>
+  <si>
+    <t>LARISSA DE O BURGOS SOCIEDADE INDIVIDUAL DE ADVOGACIA
+53.241.035/0001-89</t>
+  </si>
+  <si>
+    <t>11/11/2025
+120.000,00</t>
+  </si>
+  <si>
+    <t>11/11/2025 a 11/11/2026</t>
+  </si>
+  <si>
+    <t>01000108/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de Empresa Especializada em Prestação...</t>
+  </si>
+  <si>
+    <t>C M V BARROS
+20.893.250/0001-05</t>
+  </si>
+  <si>
+    <t>11/11/2025
+180.000,00</t>
+  </si>
+  <si>
     <t>46006/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 Registro De Preços Para Futura Aquisição De Materi...</t>
   </si>
   <si>
     <t>THAMIPE COMERCIO E SERVICOS LTDA
 11.068.908/0001-53</t>
   </si>
   <si>
     <t>21/02/2025
 25.932,00</t>
   </si>
   <si>
     <t>21/02/2025 a 31/12/2025</t>
   </si>
   <si>
     <t>47.003/2025</t>
   </si>
   <si>
     <t>SECRETARIA
 A Presente Licitação Tem Por Objeto Registro De Pr...</t>
   </si>
   <si>
@@ -221,101 +254,68 @@
     <t>SECRETARIA
 Registro De Preços Para Futura E Eventual Contrata...</t>
   </si>
   <si>
     <t>05/02/2025
 28.287,20</t>
   </si>
   <si>
     <t>48.002/2024</t>
   </si>
   <si>
     <t>12/07/2024
 22.158,50</t>
   </si>
   <si>
     <t>12/07/2024 a 31/12/2024</t>
   </si>
   <si>
     <t>48.001/2024</t>
   </si>
   <si>
     <t>12/07/2024
 113.148,80</t>
   </si>
   <si>
-    <t>01000310/2025</t>
-[...16 lines deleted...]
-  <si>
     <t>47.002/2024</t>
   </si>
   <si>
     <t>18/09/2024
 102.660,00</t>
   </si>
   <si>
     <t>18/09/2024 a 31/12/2024</t>
   </si>
   <si>
     <t>47.001/2024</t>
   </si>
   <si>
     <t>24/06/2024
 120.570,00</t>
   </si>
   <si>
     <t>24/06/2024 a 31/12/2024</t>
-  </si>
-[...13 lines deleted...]
-180.000,00</t>
   </si>
   <si>
     <t>46.003/2024</t>
   </si>
   <si>
     <t>18/06/2024
 149.131,15</t>
   </si>
   <si>
     <t>18/06/2024 a 18/06/2024</t>
   </si>
   <si>
     <t>46.002/2024</t>
   </si>
   <si>
     <t>22/05/2024
 45.277,84</t>
   </si>
   <si>
     <t>22/05/2024 a 31/12/2024</t>
   </si>
   <si>
     <t>46.001/2024</t>
   </si>
   <si>
@@ -1133,620 +1133,620 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="F8" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>37</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="F18" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>35</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>34</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="F21" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F22" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>32</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>31</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F24" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>29</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="F26" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="F27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F28" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F29" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>110</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F30" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="F31" t="s">
@@ -1882,108 +1882,108 @@
       </c>
       <c r="C38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>150</v>
       </c>
       <c r="F38" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>16</v>
       </c>
       <c r="B39" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="F39" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>15</v>
       </c>
       <c r="B40" t="s">
         <v>156</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>157</v>
       </c>
       <c r="F40" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>159</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F41" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>13</v>
       </c>
       <c r="B42" t="s">
         <v>163</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="F42" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>163</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="1" t="s">
@@ -2002,51 +2002,51 @@
       </c>
       <c r="C44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="F44" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>173</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>175</v>
       </c>
       <c r="F45" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>177</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="F46" t="s">
         <v>180</v>
       </c>
     </row>